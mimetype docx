--- v0 (2026-06-27)
+++ v1 (2026-09-22)
@@ -6,496 +6,1134 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="194E88C8" w14:textId="05BA7F8B" w:rsidR="00A61B61" w:rsidRDefault="00A61B61" w:rsidP="00A61B61">
-[...21 lines deleted...]
-    <w:p w14:paraId="18EB47CA" w14:textId="77777777" w:rsidR="00CA2B70" w:rsidRPr="001208C6" w:rsidRDefault="00376CE9" w:rsidP="00266449">
+    <w:p w14:paraId="32F6D21E" w14:textId="77777777" w:rsidR="00B315AB" w:rsidRPr="001208C6" w:rsidRDefault="00B315AB" w:rsidP="00B315AB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001208C6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">Omluvení nepřítomnosti </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">dítěte </w:t>
+        <w:t xml:space="preserve">Omluvení nepřítomnosti dítěte </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="475529BD" w14:textId="3107F268" w:rsidR="00376CE9" w:rsidRPr="001208C6" w:rsidRDefault="00213741" w:rsidP="00266449">
+    <w:p w14:paraId="41E78BA9" w14:textId="77777777" w:rsidR="00B315AB" w:rsidRPr="001762AA" w:rsidRDefault="00B315AB" w:rsidP="00B315AB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001208C6">
+      <w:r w:rsidRPr="001762AA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
         <w:t>z povinného předškolního vzdělávání</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5406076F" w14:textId="77777777" w:rsidR="007D08C8" w:rsidRPr="001208C6" w:rsidRDefault="007D08C8" w:rsidP="00266449">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="31FED3BF" w14:textId="35779146" w:rsidR="00D76488" w:rsidRPr="00D66832" w:rsidRDefault="001C2DC3" w:rsidP="00221CC4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4728"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...2 lines deleted...]
-          <w:szCs w:val="44"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="00532927">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...2 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:ind w:left="851"/>
+        <w:t xml:space="preserve">Jméno a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D66832">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="001208C6">
+        <w:t xml:space="preserve">příjmení: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="039A28DB" w14:textId="4A55DE39" w:rsidR="004E2E0B" w:rsidRPr="00D66832" w:rsidRDefault="001C2DC3" w:rsidP="00221CC4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4728"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
-        <w:t>Omlouvám svého/svo</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BD5CDD" w:rsidRPr="001208C6">
+      </w:pPr>
+      <w:r w:rsidRPr="00D66832">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
-        <w:t>u syna/dceru …………………………………………………………………………</w:t>
+        <w:t>Datum</w:t>
       </w:r>
-      <w:r w:rsidR="001208C6">
+      <w:r w:rsidR="002A2259" w:rsidRPr="00D66832">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> narození: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="637CDEEE" w14:textId="0E3A2147" w:rsidR="00BD5CDD" w:rsidRPr="001208C6" w:rsidRDefault="004B3D72" w:rsidP="001208C6">
-[...1 lines deleted...]
-        <w:ind w:left="851" w:right="594"/>
+    <w:p w14:paraId="0A491622" w14:textId="46073A48" w:rsidR="001C3069" w:rsidRPr="00D66832" w:rsidRDefault="00362470" w:rsidP="00F03407">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D66832">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trvalé bydliště: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F7537AF" w14:textId="77777777" w:rsidR="00322A39" w:rsidRPr="006856BA" w:rsidRDefault="00322A39" w:rsidP="001C3069">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Mkatabulky"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1980"/>
+        <w:gridCol w:w="5812"/>
+        <w:gridCol w:w="2998"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004B3F31" w14:paraId="5FF6FDC8" w14:textId="77777777" w:rsidTr="00322A39">
+        <w:trPr>
+          <w:trHeight w:val="352"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EE48CCB" w14:textId="7EC87AF2" w:rsidR="004B3F31" w:rsidRPr="00322A39" w:rsidRDefault="00322A39" w:rsidP="00221CC4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4728"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00322A39">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Datum:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50FA3F8E" w14:textId="6C2193A4" w:rsidR="004B3F31" w:rsidRPr="00322A39" w:rsidRDefault="00322A39" w:rsidP="00221CC4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4728"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00322A39">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Důvod:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2998" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B651583" w14:textId="5F29F2FC" w:rsidR="004B3F31" w:rsidRPr="00322A39" w:rsidRDefault="00322A39" w:rsidP="00221CC4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4728"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00322A39">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Podpis:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B3F31" w14:paraId="634AB095" w14:textId="77777777" w:rsidTr="00915EE3">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2172CE87" w14:textId="77777777" w:rsidR="004B3F31" w:rsidRDefault="004B3F31" w:rsidP="00221CC4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4728"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C69E7F6" w14:textId="77777777" w:rsidR="004B3F31" w:rsidRDefault="004B3F31" w:rsidP="00221CC4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4728"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2998" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15F496D2" w14:textId="77777777" w:rsidR="004B3F31" w:rsidRDefault="004B3F31" w:rsidP="00221CC4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4728"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B3F31" w14:paraId="1043524C" w14:textId="77777777" w:rsidTr="00915EE3">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43652A1B" w14:textId="77777777" w:rsidR="004B3F31" w:rsidRDefault="004B3F31" w:rsidP="00221CC4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4728"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B0D2FD1" w14:textId="77777777" w:rsidR="004B3F31" w:rsidRDefault="004B3F31" w:rsidP="00221CC4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4728"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2998" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63F02EE1" w14:textId="77777777" w:rsidR="004B3F31" w:rsidRDefault="004B3F31" w:rsidP="00221CC4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4728"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B3F31" w14:paraId="4966AF4C" w14:textId="77777777" w:rsidTr="00915EE3">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01B8D7F3" w14:textId="77777777" w:rsidR="004B3F31" w:rsidRDefault="004B3F31" w:rsidP="00221CC4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4728"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B412A72" w14:textId="77777777" w:rsidR="004B3F31" w:rsidRDefault="004B3F31" w:rsidP="00221CC4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4728"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2998" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E060E7C" w14:textId="77777777" w:rsidR="004B3F31" w:rsidRDefault="004B3F31" w:rsidP="00221CC4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4728"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B3F31" w14:paraId="4D469C13" w14:textId="77777777" w:rsidTr="00915EE3">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="035FC104" w14:textId="77777777" w:rsidR="004B3F31" w:rsidRDefault="004B3F31" w:rsidP="00221CC4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4728"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B7C7818" w14:textId="77777777" w:rsidR="004B3F31" w:rsidRDefault="004B3F31" w:rsidP="00221CC4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4728"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2998" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4117E8B1" w14:textId="77777777" w:rsidR="004B3F31" w:rsidRDefault="004B3F31" w:rsidP="00221CC4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4728"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B3F31" w14:paraId="70029DC1" w14:textId="77777777" w:rsidTr="00915EE3">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28DE7393" w14:textId="77777777" w:rsidR="004B3F31" w:rsidRDefault="004B3F31" w:rsidP="00221CC4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4728"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79048CBD" w14:textId="77777777" w:rsidR="004B3F31" w:rsidRDefault="004B3F31" w:rsidP="00221CC4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4728"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2998" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E9833A9" w14:textId="77777777" w:rsidR="004B3F31" w:rsidRDefault="004B3F31" w:rsidP="00221CC4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4728"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B3F31" w14:paraId="475E0FB8" w14:textId="77777777" w:rsidTr="00915EE3">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="482ECB40" w14:textId="77777777" w:rsidR="004B3F31" w:rsidRDefault="004B3F31" w:rsidP="00E20E1B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4728"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="463839D4" w14:textId="77777777" w:rsidR="004B3F31" w:rsidRDefault="004B3F31" w:rsidP="00E20E1B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4728"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2998" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="760F6336" w14:textId="77777777" w:rsidR="004B3F31" w:rsidRDefault="004B3F31" w:rsidP="00E20E1B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4728"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B3F31" w14:paraId="02310E85" w14:textId="77777777" w:rsidTr="00915EE3">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E8DDE7B" w14:textId="77777777" w:rsidR="004B3F31" w:rsidRDefault="004B3F31" w:rsidP="00E20E1B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4728"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="239D1051" w14:textId="77777777" w:rsidR="004B3F31" w:rsidRDefault="004B3F31" w:rsidP="00E20E1B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4728"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2998" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B87C22D" w14:textId="77777777" w:rsidR="004B3F31" w:rsidRDefault="004B3F31" w:rsidP="00E20E1B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4728"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B3F31" w14:paraId="455EB71A" w14:textId="77777777" w:rsidTr="00915EE3">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F06B373" w14:textId="77777777" w:rsidR="004B3F31" w:rsidRDefault="004B3F31" w:rsidP="00E20E1B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4728"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F1EFFEC" w14:textId="77777777" w:rsidR="004B3F31" w:rsidRDefault="004B3F31" w:rsidP="00E20E1B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4728"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2998" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="534CD39B" w14:textId="77777777" w:rsidR="004B3F31" w:rsidRDefault="004B3F31" w:rsidP="00E20E1B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4728"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B3F31" w14:paraId="01C9F4CD" w14:textId="77777777" w:rsidTr="00915EE3">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DA33975" w14:textId="77777777" w:rsidR="004B3F31" w:rsidRDefault="004B3F31" w:rsidP="00E20E1B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4728"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59E0359D" w14:textId="77777777" w:rsidR="004B3F31" w:rsidRDefault="004B3F31" w:rsidP="00E20E1B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4728"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2998" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0975A866" w14:textId="77777777" w:rsidR="004B3F31" w:rsidRDefault="004B3F31" w:rsidP="00E20E1B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4728"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B3F31" w14:paraId="0696869E" w14:textId="77777777" w:rsidTr="00915EE3">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BC1023D" w14:textId="77777777" w:rsidR="004B3F31" w:rsidRDefault="004B3F31" w:rsidP="00E20E1B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4728"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="767FA69D" w14:textId="77777777" w:rsidR="004B3F31" w:rsidRDefault="004B3F31" w:rsidP="00E20E1B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4728"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2998" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A27DEAE" w14:textId="77777777" w:rsidR="004B3F31" w:rsidRDefault="004B3F31" w:rsidP="00E20E1B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4728"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B3F31" w14:paraId="6A40F00E" w14:textId="77777777" w:rsidTr="00915EE3">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57B700DD" w14:textId="77777777" w:rsidR="004B3F31" w:rsidRDefault="004B3F31" w:rsidP="00E20E1B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4728"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22A8F13C" w14:textId="77777777" w:rsidR="004B3F31" w:rsidRDefault="004B3F31" w:rsidP="00E20E1B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4728"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2998" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="463B4132" w14:textId="77777777" w:rsidR="004B3F31" w:rsidRDefault="004B3F31" w:rsidP="00E20E1B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4728"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B3F31" w14:paraId="2EA604DE" w14:textId="77777777" w:rsidTr="00915EE3">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F943D26" w14:textId="77777777" w:rsidR="004B3F31" w:rsidRDefault="004B3F31" w:rsidP="00E20E1B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4728"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04FAB925" w14:textId="77777777" w:rsidR="004B3F31" w:rsidRDefault="004B3F31" w:rsidP="00E20E1B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4728"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2998" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="219D67DB" w14:textId="77777777" w:rsidR="004B3F31" w:rsidRDefault="004B3F31" w:rsidP="00E20E1B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4728"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B3F31" w14:paraId="09AAC5C8" w14:textId="77777777" w:rsidTr="00915EE3">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="321576FD" w14:textId="77777777" w:rsidR="004B3F31" w:rsidRDefault="004B3F31" w:rsidP="00E20E1B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4728"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C82A68B" w14:textId="77777777" w:rsidR="004B3F31" w:rsidRDefault="004B3F31" w:rsidP="00E20E1B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4728"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2998" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B3C0C25" w14:textId="77777777" w:rsidR="004B3F31" w:rsidRDefault="004B3F31" w:rsidP="00E20E1B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4728"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00915EE3" w14:paraId="146E3A89" w14:textId="77777777" w:rsidTr="00915EE3">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DC110BF" w14:textId="77777777" w:rsidR="00915EE3" w:rsidRDefault="00915EE3" w:rsidP="00E20E1B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4728"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62AC403C" w14:textId="77777777" w:rsidR="00915EE3" w:rsidRDefault="00915EE3" w:rsidP="00E20E1B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4728"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2998" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05291744" w14:textId="77777777" w:rsidR="00915EE3" w:rsidRDefault="00915EE3" w:rsidP="00E20E1B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4728"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00915EE3" w14:paraId="5B8D3C60" w14:textId="77777777" w:rsidTr="00915EE3">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63C86166" w14:textId="77777777" w:rsidR="00915EE3" w:rsidRDefault="00915EE3" w:rsidP="00E20E1B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4728"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="194D78C6" w14:textId="77777777" w:rsidR="00915EE3" w:rsidRDefault="00915EE3" w:rsidP="00E20E1B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4728"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2998" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C1EFAED" w14:textId="77777777" w:rsidR="00915EE3" w:rsidRDefault="00915EE3" w:rsidP="00E20E1B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4728"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="62FAF573" w14:textId="77777777" w:rsidR="001C3069" w:rsidRPr="00BE067F" w:rsidRDefault="001C3069" w:rsidP="00221CC4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4728"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001208C6">
-[...56 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="5AF3C397" w14:textId="09555944" w:rsidR="00266449" w:rsidRPr="001208C6" w:rsidRDefault="004B3D72" w:rsidP="001208C6">
-[...199 lines deleted...]
-    <w:sectPr w:rsidR="00572CA6" w:rsidSect="00432602">
+    <w:sectPr w:rsidR="001C3069" w:rsidRPr="00BE067F" w:rsidSect="00432602">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="67ECF993" w14:textId="77777777" w:rsidR="003341C1" w:rsidRDefault="003341C1" w:rsidP="00C752FE">
+    <w:p w14:paraId="02E6FB80" w14:textId="77777777" w:rsidR="00423F9B" w:rsidRDefault="00423F9B" w:rsidP="00C752FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79F7E414" w14:textId="77777777" w:rsidR="003341C1" w:rsidRDefault="003341C1" w:rsidP="00C752FE">
+    <w:p w14:paraId="45725183" w14:textId="77777777" w:rsidR="00423F9B" w:rsidRDefault="00423F9B" w:rsidP="00C752FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Adobe Caslon Pro">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -727,61 +1365,61 @@
       </w:rPr>
       <w:t xml:space="preserve">       </w:t>
     </w:r>
     <w:r w:rsidR="00DD654B">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve">                             </w:t>
     </w:r>
     <w:r w:rsidR="004A19D2">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t>294555465/0300</w:t>
     </w:r>
     <w:r w:rsidR="007D73BE">
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="459DE354" w14:textId="77777777" w:rsidR="003341C1" w:rsidRDefault="003341C1" w:rsidP="00C752FE">
+    <w:p w14:paraId="651CAB72" w14:textId="77777777" w:rsidR="00423F9B" w:rsidRDefault="00423F9B" w:rsidP="00C752FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4FB4892C" w14:textId="77777777" w:rsidR="003341C1" w:rsidRDefault="003341C1" w:rsidP="00C752FE">
+    <w:p w14:paraId="0A1D5AAF" w14:textId="77777777" w:rsidR="00423F9B" w:rsidRDefault="00423F9B" w:rsidP="00C752FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="35DB60B9" w14:textId="77777777" w:rsidR="00334B62" w:rsidRPr="00DD654B" w:rsidRDefault="009E362E" w:rsidP="00DE427E">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="1440"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:color w:val="CC0066"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
@@ -1160,50 +1798,199 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F020BDD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BB4845E0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70FD6F72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CD06D31A"/>
     <w:lvl w:ilvl="0" w:tplc="9D72A852">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Bell MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Bell MT" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -1271,225 +2058,324 @@
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="774522857">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="1" w16cid:durableId="1843471284">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1961375934">
+  <w:num w:numId="2" w16cid:durableId="253125857">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1081290092">
+  <w:num w:numId="3" w16cid:durableId="1681467266">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="253444731">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="70"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00666511"/>
+    <w:rsid w:val="00006C35"/>
     <w:rsid w:val="00013B65"/>
+    <w:rsid w:val="000222F5"/>
     <w:rsid w:val="00022F89"/>
     <w:rsid w:val="00035588"/>
+    <w:rsid w:val="00077F10"/>
+    <w:rsid w:val="0008043E"/>
     <w:rsid w:val="000C33DB"/>
-    <w:rsid w:val="001208C6"/>
     <w:rsid w:val="00151FA2"/>
+    <w:rsid w:val="001762AA"/>
+    <w:rsid w:val="00180765"/>
     <w:rsid w:val="00186EBC"/>
     <w:rsid w:val="0019370F"/>
+    <w:rsid w:val="001C2DC3"/>
+    <w:rsid w:val="001C3069"/>
     <w:rsid w:val="001D0A5F"/>
     <w:rsid w:val="001D7F97"/>
     <w:rsid w:val="001E16E8"/>
-    <w:rsid w:val="00213741"/>
+    <w:rsid w:val="001E3FC8"/>
+    <w:rsid w:val="001F3739"/>
+    <w:rsid w:val="002075A0"/>
     <w:rsid w:val="00220F8A"/>
     <w:rsid w:val="002213EE"/>
+    <w:rsid w:val="00221CC4"/>
     <w:rsid w:val="0023196F"/>
+    <w:rsid w:val="00234BD0"/>
     <w:rsid w:val="00253989"/>
-    <w:rsid w:val="00266449"/>
     <w:rsid w:val="002A1AAD"/>
+    <w:rsid w:val="002A1C66"/>
+    <w:rsid w:val="002A2259"/>
     <w:rsid w:val="002B1987"/>
     <w:rsid w:val="002B2099"/>
+    <w:rsid w:val="002B6C96"/>
+    <w:rsid w:val="002D0F09"/>
+    <w:rsid w:val="002D1F44"/>
     <w:rsid w:val="002F6242"/>
     <w:rsid w:val="00304063"/>
+    <w:rsid w:val="00316258"/>
+    <w:rsid w:val="00322A39"/>
     <w:rsid w:val="003242C5"/>
-    <w:rsid w:val="00325652"/>
-    <w:rsid w:val="003341C1"/>
     <w:rsid w:val="00334B62"/>
+    <w:rsid w:val="00343069"/>
     <w:rsid w:val="00353D22"/>
+    <w:rsid w:val="00362470"/>
+    <w:rsid w:val="00370BE0"/>
     <w:rsid w:val="00376871"/>
-    <w:rsid w:val="00376CE9"/>
     <w:rsid w:val="00381047"/>
+    <w:rsid w:val="003926E8"/>
+    <w:rsid w:val="003E4631"/>
     <w:rsid w:val="00411688"/>
     <w:rsid w:val="00417EAF"/>
     <w:rsid w:val="004229CB"/>
+    <w:rsid w:val="00423F9B"/>
     <w:rsid w:val="00432602"/>
     <w:rsid w:val="00440693"/>
+    <w:rsid w:val="00455574"/>
+    <w:rsid w:val="00455AC0"/>
     <w:rsid w:val="00467471"/>
+    <w:rsid w:val="00472CCE"/>
+    <w:rsid w:val="0047422E"/>
     <w:rsid w:val="004A19D2"/>
     <w:rsid w:val="004A28F1"/>
     <w:rsid w:val="004A790C"/>
     <w:rsid w:val="004B2423"/>
-    <w:rsid w:val="004B3D72"/>
+    <w:rsid w:val="004B3F31"/>
     <w:rsid w:val="004C3BF9"/>
+    <w:rsid w:val="004E2E0B"/>
+    <w:rsid w:val="004F3295"/>
     <w:rsid w:val="0052303D"/>
     <w:rsid w:val="00527CBB"/>
+    <w:rsid w:val="00531070"/>
+    <w:rsid w:val="00532927"/>
     <w:rsid w:val="00544432"/>
     <w:rsid w:val="005449BA"/>
     <w:rsid w:val="00554DF4"/>
-    <w:rsid w:val="00572CA6"/>
     <w:rsid w:val="00586D6E"/>
+    <w:rsid w:val="00590710"/>
     <w:rsid w:val="005A1604"/>
     <w:rsid w:val="005A332C"/>
     <w:rsid w:val="005A6220"/>
+    <w:rsid w:val="005B4920"/>
+    <w:rsid w:val="005B70E8"/>
     <w:rsid w:val="005C71AC"/>
+    <w:rsid w:val="005D0B2D"/>
+    <w:rsid w:val="005D5F50"/>
     <w:rsid w:val="005E0ED6"/>
+    <w:rsid w:val="005F76B2"/>
+    <w:rsid w:val="006156C2"/>
     <w:rsid w:val="00626AEE"/>
     <w:rsid w:val="00637D8A"/>
+    <w:rsid w:val="00640AAE"/>
     <w:rsid w:val="00666511"/>
+    <w:rsid w:val="006856BA"/>
     <w:rsid w:val="006A32F9"/>
+    <w:rsid w:val="006A348E"/>
+    <w:rsid w:val="006D68B9"/>
     <w:rsid w:val="006F3407"/>
     <w:rsid w:val="006F6F41"/>
     <w:rsid w:val="00701EB5"/>
+    <w:rsid w:val="00711911"/>
     <w:rsid w:val="00715AD1"/>
+    <w:rsid w:val="00734741"/>
     <w:rsid w:val="00742A2A"/>
     <w:rsid w:val="007504F8"/>
+    <w:rsid w:val="00754090"/>
     <w:rsid w:val="00754BDE"/>
     <w:rsid w:val="00782321"/>
+    <w:rsid w:val="00786DFB"/>
+    <w:rsid w:val="00797E9E"/>
     <w:rsid w:val="007C1B9D"/>
-    <w:rsid w:val="007D08C8"/>
     <w:rsid w:val="007D73BE"/>
+    <w:rsid w:val="007F10AD"/>
     <w:rsid w:val="00804004"/>
+    <w:rsid w:val="008122E9"/>
+    <w:rsid w:val="00815C9C"/>
     <w:rsid w:val="00845790"/>
     <w:rsid w:val="00853946"/>
-    <w:rsid w:val="008629B4"/>
+    <w:rsid w:val="0085742A"/>
     <w:rsid w:val="00887F4F"/>
     <w:rsid w:val="0089637B"/>
     <w:rsid w:val="008A7546"/>
     <w:rsid w:val="008B7163"/>
+    <w:rsid w:val="008C213D"/>
     <w:rsid w:val="00901F4F"/>
     <w:rsid w:val="009023B8"/>
+    <w:rsid w:val="00915EE3"/>
+    <w:rsid w:val="00917FD5"/>
     <w:rsid w:val="00927DF2"/>
     <w:rsid w:val="009342BB"/>
     <w:rsid w:val="00935237"/>
     <w:rsid w:val="00936306"/>
+    <w:rsid w:val="00940B76"/>
+    <w:rsid w:val="00943ACF"/>
+    <w:rsid w:val="00943DA2"/>
+    <w:rsid w:val="00947B0B"/>
     <w:rsid w:val="00950817"/>
     <w:rsid w:val="0097375D"/>
     <w:rsid w:val="00975518"/>
     <w:rsid w:val="00986051"/>
+    <w:rsid w:val="00992949"/>
     <w:rsid w:val="009D6C64"/>
     <w:rsid w:val="009E362E"/>
     <w:rsid w:val="00A0216E"/>
     <w:rsid w:val="00A03D99"/>
+    <w:rsid w:val="00A043D6"/>
+    <w:rsid w:val="00A06F18"/>
     <w:rsid w:val="00A14696"/>
+    <w:rsid w:val="00A160C5"/>
+    <w:rsid w:val="00A23C87"/>
     <w:rsid w:val="00A24B5F"/>
     <w:rsid w:val="00A46E2E"/>
-    <w:rsid w:val="00A5716C"/>
+    <w:rsid w:val="00A51AA5"/>
     <w:rsid w:val="00A61B61"/>
+    <w:rsid w:val="00A62D58"/>
+    <w:rsid w:val="00A65C27"/>
+    <w:rsid w:val="00AA2A93"/>
     <w:rsid w:val="00AE5C67"/>
     <w:rsid w:val="00AE695E"/>
     <w:rsid w:val="00AF3B58"/>
+    <w:rsid w:val="00B27759"/>
+    <w:rsid w:val="00B315AB"/>
     <w:rsid w:val="00B32E0A"/>
     <w:rsid w:val="00B366AB"/>
+    <w:rsid w:val="00B465B1"/>
     <w:rsid w:val="00B742B2"/>
+    <w:rsid w:val="00B86FC8"/>
     <w:rsid w:val="00BA2358"/>
-    <w:rsid w:val="00BD5CDD"/>
+    <w:rsid w:val="00BD4B99"/>
+    <w:rsid w:val="00BD56AB"/>
+    <w:rsid w:val="00BE067F"/>
     <w:rsid w:val="00BE1E34"/>
     <w:rsid w:val="00BE1FCA"/>
     <w:rsid w:val="00BE4ED4"/>
+    <w:rsid w:val="00BF5185"/>
     <w:rsid w:val="00C02245"/>
     <w:rsid w:val="00C2216F"/>
+    <w:rsid w:val="00C2400E"/>
     <w:rsid w:val="00C32472"/>
+    <w:rsid w:val="00C41987"/>
     <w:rsid w:val="00C44898"/>
+    <w:rsid w:val="00C51453"/>
+    <w:rsid w:val="00C555D5"/>
     <w:rsid w:val="00C617D8"/>
+    <w:rsid w:val="00C626E4"/>
     <w:rsid w:val="00C67E88"/>
+    <w:rsid w:val="00C70C40"/>
     <w:rsid w:val="00C752FE"/>
     <w:rsid w:val="00C82F61"/>
+    <w:rsid w:val="00C841EA"/>
     <w:rsid w:val="00C93AF5"/>
-    <w:rsid w:val="00CA2B70"/>
+    <w:rsid w:val="00CA1488"/>
+    <w:rsid w:val="00CC35E9"/>
     <w:rsid w:val="00CC7E28"/>
     <w:rsid w:val="00CD79FD"/>
+    <w:rsid w:val="00CF587E"/>
+    <w:rsid w:val="00D030BC"/>
+    <w:rsid w:val="00D52BB0"/>
+    <w:rsid w:val="00D53FD7"/>
     <w:rsid w:val="00D555AC"/>
+    <w:rsid w:val="00D62880"/>
     <w:rsid w:val="00D62DF7"/>
+    <w:rsid w:val="00D64F3F"/>
+    <w:rsid w:val="00D66832"/>
+    <w:rsid w:val="00D76488"/>
     <w:rsid w:val="00D95A64"/>
+    <w:rsid w:val="00DA4680"/>
+    <w:rsid w:val="00DB4748"/>
     <w:rsid w:val="00DC5454"/>
     <w:rsid w:val="00DC702D"/>
     <w:rsid w:val="00DD654B"/>
     <w:rsid w:val="00DE427E"/>
+    <w:rsid w:val="00DF06B2"/>
+    <w:rsid w:val="00DF5785"/>
+    <w:rsid w:val="00E074D7"/>
+    <w:rsid w:val="00E106DF"/>
     <w:rsid w:val="00E14610"/>
-    <w:rsid w:val="00F11E2E"/>
+    <w:rsid w:val="00E15E0F"/>
+    <w:rsid w:val="00E17225"/>
+    <w:rsid w:val="00E71192"/>
+    <w:rsid w:val="00EB55CA"/>
+    <w:rsid w:val="00EF6183"/>
+    <w:rsid w:val="00F03407"/>
+    <w:rsid w:val="00F03CAD"/>
     <w:rsid w:val="00F120D2"/>
     <w:rsid w:val="00F2540A"/>
     <w:rsid w:val="00F37A64"/>
+    <w:rsid w:val="00F64C8F"/>
     <w:rsid w:val="00F71307"/>
-    <w:rsid w:val="00FA32E5"/>
     <w:rsid w:val="00FB1921"/>
     <w:rsid w:val="00FB23BA"/>
+    <w:rsid w:val="00FC2BA6"/>
     <w:rsid w:val="00FE6F89"/>
     <w:rsid w:val="00FE725B"/>
     <w:rsid w:val="00FF16C6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -2349,73 +3235,73 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{80CEAD8E-F878-4BE6-8A58-59453F8876AE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>63</Words>
-  <Characters>372</Characters>
+  <Words>29</Words>
+  <Characters>177</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>3</Lines>
+  <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>434</CharactersWithSpaces>
+  <CharactersWithSpaces>205</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>aisu emmanuel</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>